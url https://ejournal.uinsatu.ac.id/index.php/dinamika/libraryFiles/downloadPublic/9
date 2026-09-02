--- v0 (2025-11-18)
+++ v1 (2026-09-02)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5CC714F4" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00D81292" w:rsidRDefault="004E2B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A220DFD" w14:textId="52FDA35B" w:rsidR="00FE20F7" w:rsidRPr="00FE20F7" w:rsidRDefault="00FE20F7" w:rsidP="008567A0">
       <w:pPr>
         <w:spacing w:before="20" w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Palatino Linotype" w:hAnsi="Book Antiqua" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -406,51 +406,51 @@
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Palatino Linotype" w:hAnsi="Book Antiqua" w:cs="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE20F7">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Palatino Linotype" w:hAnsi="Book Antiqua" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>email (11 pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587F29EA" w14:textId="6770BC96" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00FE20F7">
       <w:pPr>
         <w:spacing w:before="20" w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Palatino Linotype" w:hAnsi="Book Antiqua" w:cs="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="KisiTabel"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="3006"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D81292" w:rsidRPr="00D81292" w14:paraId="5D392EEE" w14:textId="77777777" w:rsidTr="00FE20F7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
@@ -744,14477 +744,806 @@
         <w:spacing w:before="20" w:after="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Palatino Linotype" w:hAnsi="Book Antiqua" w:cs="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D74F33F" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00FE20F7" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Palatino Linotype" w:hAnsi="Book Antiqua" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE20F7">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Palatino Linotype" w:hAnsi="Book Antiqua" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Abtrack</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="484069AE" w14:textId="4CFDB8F2" w:rsidR="00D81292" w:rsidRPr="00FE20F7" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:before="20" w:after="20"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Arial" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE20F7">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Arial" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sebagai</w:t>
-[...934 lines deleted...]
-        <w:t xml:space="preserve"> Antiqua, 10 pt)</w:t>
+        <w:t>Sebagai tujuan utama, abstrak harus membuat signifikansi umum dan kemajuan konseptual karya dapat diakses dengan jelas oleh pembaca yang luas. Secara abstrak, minimalkan penggunaan singkatan dan jangan mengutip referensi. Panjang kata tidak lebih dari 250 kata atau kurang, ditulis dalam bahasa Indonesia. Tips: 1) Latar belakang penelitian, 2) Tujuan dan ruang lingkup makalah, 3) Metode, 4) Ringkasan hasil atau temuan, 5) Kesimpulan (Buku Antiqua, 10 pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A230E87" w14:textId="18137C87" w:rsidR="00D81292" w:rsidRPr="00FE20F7" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:before="20" w:after="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Palatino Linotype" w:hAnsi="Book Antiqua" w:cs="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE20F7">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Arial" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kata Kunci</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE20F7">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Arial" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00FE20F7">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Palatino Linotype" w:hAnsi="Book Antiqua" w:cs="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kata </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FE20F7">
+        <w:t xml:space="preserve">Kata Kunci 1, Kata Kunci 2, Kata Kunci 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3673D92D" w14:textId="77777777" w:rsidR="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Palatino Linotype" w:hAnsi="Book Antiqua" w:cs="Palatino Linotype"/>
-          <w:i/>
-[...66 lines deleted...]
-          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Palatino Linotype" w:hAnsi="Book Antiqua" w:cs="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FC01583" w14:textId="046E1603" w:rsidR="004E2B32" w:rsidRPr="00D81292" w:rsidRDefault="00000000" w:rsidP="00D81292">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="DaftarParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="437"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Introduction </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A7A108" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D81292">
+        <w:t>The introduction is a little different from the short and concise abstract. The reader needs to know the background of your research and, most importantly, why your research is essential in this context. What critical question does your research address? Why should the reader be interested?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD992BC" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>introduction</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D81292">
+        <w:t>The purpose of the Introduction is to stimulate the reader's interest and to provide pertinent background information necessary to understand the rest of the paper. You must summarize the problem to be addressed, give background on the subject, discuss previous research on the topic, and explain exactly what the paper will address, why, and how. A good thing to avoid is making your introduction into a minireview. There is a huge amount of literature out there, but as a scientist, you should be able to pick out the things that are most relevant to your work and explain why. This shows an editor/reviewer/reader that you understand your area of research and that you can get straight to the most critical issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DF268A" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>is</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D81292">
+        <w:t>Keep your introduction concise, well-structured, and inclusive of all the information needed to follow the development of your findings. Do not over-burden the reader by making the introduction too long. Get to the critical parts of the other papers sooner rather than later.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D659DF" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>little</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4231 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Tips:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68427C67" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>Begin</w:t>
-[...230 lines deleted...]
-        <w:t>.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Begin the Introduction by providing a concise background account of the problem studied.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59AB64B1" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">State </w:t>
-[...351 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>State the objective of the investigation. Your research objective is the most essential part of the introduction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F42BC02" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>Establish</w:t>
-[...274 lines deleted...]
-        <w:t xml:space="preserve"> study?</w:t>
+        <w:t>Establish the significance of your work: Why was there a need to conduct the study?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E336D2B" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>Introduce</w:t>
-[...714 lines deleted...]
-        <w:t>.)</w:t>
+        <w:t>Introduce the reader to the pertinent literature. Do not give a complete history of the topic. Only quote previous work having a direct bearing on the present problem. (State-of-the-art, relevant research to justify the novelty of the manuscript.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EFFFA8" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">State </w:t>
-[...109 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>State the gap analysis or novelty statement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132FC599" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>Clearly</w:t>
-[...296 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Clearly state your hypothesis and the variables investigated, and concisely summarize the methods used.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ABC31E9" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>Define</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D81292">
+        <w:t>Define any abbreviations or specialized/regional terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D37B62" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>any</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D81292">
+        <w:t>Example of novelty statement or the gap analysis statement at the end of the Introduction section (after the state of the art of previous research survey): "........ (short summary of background)....... A few researchers focused on ....... There have been limited studies concerned on ........ Therefore, this research intends to ................. The objectives of this research are .........".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3119DF" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>abbreviations</w:t>
-[...2094 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Be concise and aware of who will be reading your manuscript, and make sure the Introduction is directed to that audience. Move from general to specific, from the problem in the real world to the literature to your research. Lastly, please avoid making a subsection in the Introduction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6505A0A5" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00D81292" w:rsidRDefault="004E2B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23F0CAC9" w14:textId="28AE89FD" w:rsidR="004E2B32" w:rsidRPr="00D81292" w:rsidRDefault="00000000" w:rsidP="00D81292">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="DaftarParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="437"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Method</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A26AFC" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">In </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D81292">
+        <w:t>In the Method section, you explain clearly how you conducted your research to (1) enable readers to evaluate the work performed and (2) permit others to replicate your research. You must describe exactly what you did: what and how experiments were run, what, how much, how often, where, when, and why equipment and materials were used. The primary consideration is ensuring enough detail is provided to verify your findings and enable the replication of the research. You should maintain a balance between brevity (you cannot describe every technical issue) and completeness (you need to give adequate detail so that readers know what happened).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EF42AE" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2036 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Tips:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDDCDE0" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>Define</w:t>
-[...142 lines deleted...]
-        <w:t xml:space="preserve"> sampling;</w:t>
+        <w:t>Define the population and the methods of sampling;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512FDAD9" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>Describe</w:t>
-[...54 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Describe the instrumentation;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EB93D2" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>Describe</w:t>
-[...186 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Describe the procedures and, if relevant, the time frame;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F92A2B9" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>Describe</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> plan;</w:t>
+        <w:t>Describe the analysis plan;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67797F54" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>Describe</w:t>
-[...164 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Describe any approaches to ensure validity and reliability;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B16978D" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>Describe</w:t>
-[...494 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Describe statistical tests and the comparisons made; ordinary statistical methods should be used without comment; advanced or unusual methods may require a literature citation;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC0D47C" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>Describe</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D81292">
+        <w:t>Describe the scope and/or limitations of the methodology you used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA49833" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1223 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>In the social and behavioural sciences, it is essential to provide sufficient information to allow other researchers to adopt or replicate your methodology. This information is necessary when a new method has been developed or innovative use of an existing method is utilized. Last, please avoid making a subsection in Method.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35096BE6" w14:textId="6D381590" w:rsidR="00E203FF" w:rsidRPr="00D81292" w:rsidRDefault="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7896EFC0" w14:textId="7C76FC28" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="DaftarParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RESULTS AND DISCUSSION</w:t>
       </w:r>
@@ -15245,2587 +1574,99 @@
         </w:rPr>
         <w:t>Result</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188291FB" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1539 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>The purpose of the Results and Discussion is to state your findings and make interpretations and/or opinions, explain the implications of your findings, and make suggestions for future research. Its main function is to answer the questions posed in the introduction, explain how the results support the answers and how the solutions fit in with existing knowledge on the topic. The Discussion is considered the heart of the paper and usually requires several writing attempts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64271675" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...63 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Work with Graphic:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A958342" w14:textId="77777777" w:rsidR="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...899 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Figures and tables are the most effective way to present results. Captions should be able to stand alone such that the figures and tables are understandable without the need to read the entire manuscript. Besides that, the data represented should be easy to interpret.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA54514" w14:textId="06A8C064" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64D9655F" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -18307,95 +2148,96 @@
     <w:p w14:paraId="3A10210A" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17D042D8" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BA11384" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+    <w:p w14:paraId="2BA11384" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00BD6280" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D81292">
-[...7 lines deleted...]
-        <w:object w:dxaOrig="4640" w:dyaOrig="3240" w14:anchorId="309C55DE">
+      <w:r w:rsidRPr="00BD6280">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:object w:dxaOrig="4640" w:dyaOrig="3240" w14:anchorId="6F380CCD">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:232pt;height:162pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:232.2pt;height:162.6pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
             <v:imagedata r:id="rId10" o:title=""/>
             <o:lock v:ext="edit" aspectratio="f"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1824877181" r:id="rId11">
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1849262320" r:id="rId11">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D766786" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -18405,15291 +2247,1695 @@
     <w:p w14:paraId="226E5ED7" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F392BCD" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Tips:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F526589" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...131 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>The graphic should be simple but informative;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="270E2199" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...109 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>The use of colour is encouraged;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642BA27A" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...197 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>The graphic should uphold the standards of a scholarly, professional publication;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79050F7D" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...285 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>The graphic must be entirely original, unpublished artwork created by one of the co-authors;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52302133" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...264 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>The graphic should not include a photograph, drawing, or caricature of any person, living or deceased;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7685DC" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do not </w:t>
-[...373 lines deleted...]
-        <w:t>;</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Do not include postage stamps or currency from any country, or trademarked items (company logos, images, and products), and;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CFA04B7" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...261 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Avoid choosing a graphic that already appears within the text of the manuscript.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E93B860" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5414F0D3" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4267A019" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1253 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>The discussion will always connect to the introduction by way of the research questions or hypotheses you posed and the literature you reviewed, but it does not simply repeat or rearrange the introduction; the discussion should always explain how your study has moved the reader's understanding of the research problem forward from where you left them at the end of the introduction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C75C9EF" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">To </w:t>
-[...1099 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>To make your message clear, the discussion should be kept as short as possible while clearly and fully stating, supporting, explaining, defending your answers and discussing other important and relevant issues. Care must be taken to provide commentary and not reiterate the results. Side issues should not be included, as these tend to obscure the message.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DD08A0C" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Tips:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="744CDF59" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">State </w:t>
-[...109 lines deleted...]
-        <w:t xml:space="preserve"> Study;</w:t>
+        <w:t>State the Major Findings of the Study;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4421563D" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...239 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Explain the Meaning of the Findings and Why the Findings Are Important;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF63435" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...745 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Support the answers with the results. Explain how your results relate to expectations and to the literature, clearly stating why they are acceptable and how they are consistent or fit in with previously published knowledge on the topic;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793DAB1E" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...173 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Relate the Findings to Those of Similar Studies;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDAA43F" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...129 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Consider Alternative Explanations of the Findings;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57DBD296" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> study;</w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Implications of the study;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="272AAC32" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...107 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Acknowledge the Study's Limitations and;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1CBCA1" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...107 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Make Suggestions for Further Research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087D2463" w14:textId="77777777" w:rsidR="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1207 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>It is easy to inflate the interpretation of the results. Be careful that your understanding of the results does not go beyond what is supported by the data. The data are the data: nothing more, nothing less.  Please avoid and makeover interpretation of the results, unwarranted speculation, inflating the importance of the findings, tangential issues or over-emphasize the impact of your research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11026B3B" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43E9B0C6" w14:textId="6EEB2408" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="DaftarParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONCLUSION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772F685A" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1121 lines deleted...]
-        <w:t>. </w:t>
+        <w:t>The conclusion is intended to help the reader understand why your research should matter to them after they have finished reading the paper. A conclusion is not merely a summary of the main topics covered or a re-statement of your research problem but a synthesis of key points. It is essential that the conclusion does not leave the questions unanswered. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C34F63" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Tips:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC96B33" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">State </w:t>
-[...241 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>State your conclusions clearly and concisely. Be brief and stick to the point;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D223C19" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...327 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Explain why your study is essential to the reader. You should instil in the reader a sense of relevance;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65686A3D" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prove to the reader, and the scientific community, that your findings are worthy of note. This means setting your paper in the context of previous work. The </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Prove</w:t>
-[...761 lines deleted...]
-    <w:p w14:paraId="71C09A39" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+        <w:t>implications of your findings should be discussed within a realistic framework, and;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C09A39" w14:textId="77777777" w:rsidR="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1338 lines deleted...]
-          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>For most essays, a well-developed paragraph is sufficient for a conclusion, although a two or three-paragraph conclusion may be required in some cases. Other important things about this section are (1) do not rewrite the abstract; (2) statements with "investigated" or "studied" are not conclusions; (3) do not introduce new arguments, evidence, new ideas, or information unrelated to the topic; (4)do not include evidence (quotations, statistics, etc.) that should be in the body of the paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBC6A2A" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6344EF95" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...3308 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A81A71" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors may acknowledge individuals, institutions, communities, interview participants, research assistants, or other parties who contributed to the research but do not meet the criteria for authorship. Example: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>The authors thank all interview participants for their valuable insights and the institutions that facilitated the research process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472E929E" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0B4FCB" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Author Contributions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F010A6A" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Authors must clearly describe the contribution of each author to the manuscript. Contributions may include conceptualization, methodology, investigation, data curation, formal analysis, validation, visualization, writing of the original draft, review and editing, supervision, project administration, and funding acquisition. Authors are encouraged to follow the Contributor Roles Taxonomy (CRediT) when specifying individual contributions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F98562" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Author A: Conceptualization, Methodology, Investigation, Formal Analysis, and Writing – Original Draft. Author B: Data Curation, Validation, and Visualization. Author C: Writing – Review &amp; Editing, Supervision, and Project Administration. All authors reviewed and approved the final version of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307EEAA0" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>All listed authors must have made a substantial contribution to the work and must take appropriate responsibility for the content of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194F0559" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FFBD6CB" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Funding Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6BD4FB" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors must state the source of research and publication funding. If no funding was received, use: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>The authors received no funding from any party for the research and publication of this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448D2806" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D6739C" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Declaration of AI Usage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781DD3A7" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors must disclose the use of artificial intelligence tools in preparing the manuscript. Example: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...40 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>The authors used ChatGPT to assist with language editing and grammar checking. All generated content was reviewed, revised, and verified by the authors, who take full responsibility for the accuracy, originality, and integrity of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4D9F6A" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...214 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If no AI tools were used, state: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>No artificial intelligence tools were used in the preparation of this manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5933CD25" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE96592" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Conflict of Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EA777E" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors must disclose any financial, institutional, professional, or personal interests that may influence the research. If no conflict exists, use: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>The authors declare no conflict of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689AECE0" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F6F45D" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Data Availability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41097A96" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors should state whether and how the data supporting the findings can be accessed. Example: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>The data supporting the findings of this study are available in [repository name] at [URL], reference number [reference number].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B0AE6D" w14:textId="77777777" w:rsidR="00C652D2" w:rsidRPr="00C652D2" w:rsidRDefault="00C652D2" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C652D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Where data cannot be shared because of ethical, legal, confidentiality, or participant-consent restrictions, authors should clearly explain the limitation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E96469" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08BDD29C" w14:textId="680AA778" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00C652D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75456291" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>All citations in the text must be in the reference list and vice-versa. The references should only include articles that are published or accepted. When available, data deposited to an online repository should be included in the reference list, including the version and unique identifier. For accepted but unpublished works, use "in press" instead of page numbers. Unpublished data, submitted manuscripts, or personal communications should be cited within the text only for the article types that allow such inclusions. Personal contacts should be documented by a letter of permission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E341DA" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>In-text citations should be called according to the first author's surname, followed by the year. For works by two authors, include both surnames, followed by the year. For works by more than two authors, include only the first author's surname, et al., and the year. For assistance, please use management references (Mendeley, Zotero, Endnote, etc.) and utilize the American Psychological Association 7th Edition format. If possible, please provide the retrieved link for each reference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0661EE56" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The article consists of 20% books and 80% journals from 20 references minimum. References include only those that are cited/referred to in the article. In addition, the references used should be from those published in the last 10 years and derived from books and scientific journals with DOI Active. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76011E2D" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EF9961" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Badan Pusat Statistik. 2013. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Terbimbing</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Laporan Bulanan Data Sosial Ekonomi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Januari. BPS Jawa Timur. Surabaya.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DBDE4D" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beard, M., 2006, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>The fall of the Roman Republic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, accessed on January 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2011,&lt;http://www.bbc.co.uk/history/ancient/romans/fallofromanrepublic_article_0 1.shtml&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EC156D" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cresswell, J.W., 2008, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Research Design: Qualitative, Quantitative, and Mixed Methods Approaches</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Third Edition, Sage   Publication, California.   Terjemahan   A.   Fawaid.,  2010, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Research   Design: Pendekatan Kualitatif, Kuantitatif, dan Mixed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FECE30" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>El Islami, RAZ 2013, ‘</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>untuk</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D81292">
+        <w:t>Pembelajaran Inkuiri Terbimbing untuk Meningkatkan Literasi Sains dan Kepercayaan Diri Siswa pada Konsep Asam Basa’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, thesis, Universitas Pendidikan Indonesia, Bandung</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Svensäter"/>
+    </w:p>
+    <w:p w14:paraId="4B38EE3D" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...136 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Svensäter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, G., &amp; Rohlin, M. (2023). Assessment model blending formative and summative assessments using the SOLO taxonomy. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>European Journal of Dental Education</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
@@ -33738,51 +3984,50 @@
       </w:hyperlink>
       <w:bookmarkStart w:id="1" w:name="Wu"/>
     </w:p>
     <w:p w14:paraId="62187C17" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Wu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, J., &amp; Yu, X. (2025). The influence of formative assessment on academic performance: exploring the role of teachers’ emotional support. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Frontiers in Psychology</w:t>
       </w:r>
@@ -33921,360 +4166,82 @@
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/02602938.2021.2012644</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkStart w:id="3" w:name="Yustitia"/>
     </w:p>
     <w:p w14:paraId="7A604D10" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Yustitia</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:proofErr w:type="spellEnd"/>
-[...206 lines deleted...]
-        <w:t xml:space="preserve"> Hots. </w:t>
+      <w:r w:rsidRPr="00D81292">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V., Rachmadtullah, R., Azmy, B., &amp; Susiloningsih, W. (2021). Peningkatan Kompetensi Guru Sdn Margorejo I Melalui Workshop Evaluasi Pembelajaran Berbasis Hots. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">BERNAS: </w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> Masyarakat</w:t>
+        <w:t>BERNAS: Jurnal Pengabdian Kepada Masyarakat</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
@@ -34299,224 +4266,233 @@
           </w:rPr>
           <w:t>https://doi.org/10.31949/jb.v2i1.725</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B79557F" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81292">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D1DE8C" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00D81292" w:rsidRDefault="00D81292" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42B5D50A" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00D81292" w:rsidRDefault="004E2B32" w:rsidP="00D81292">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Bookman Old Style" w:hAnsi="Book Antiqua" w:cs="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E2B32" w:rsidRPr="00D81292" w:rsidSect="00D81292">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66BE803F" w14:textId="77777777" w:rsidR="00A140FC" w:rsidRDefault="00A140FC">
+    <w:p w14:paraId="6F37FA1E" w14:textId="77777777" w:rsidR="00BD6280" w:rsidRDefault="00BD6280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11DFCCC7" w14:textId="77777777" w:rsidR="00A140FC" w:rsidRDefault="00A140FC">
+    <w:p w14:paraId="30F9FB99" w14:textId="77777777" w:rsidR="00BD6280" w:rsidRDefault="00BD6280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{671634ED-7CA2-7741-8E1E-A0D5C1831922}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{272F36B0-0E69-4645-87B0-6F6AF3800707}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{D56E1ADE-765C-934D-BA77-34CD63174A6A}"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{BF56A8BC-66CD-45F3-827D-125B93F70B40}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{A74A35A9-B0FF-4FAC-8D42-7B5BA7450D26}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{B1C57303-37F4-D34C-8AA2-E12AAEF0F85C}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{07B4FF89-F191-6346-B300-97F661C72AB1}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{42449781-49DA-6349-BAB2-2DE1E9A21623}"/>
+    <w:embedBoldItalic r:id="rId7" w:fontKey="{E0D83BF5-534D-B546-A785-CC03ECA48A11}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{3AC9B6B2-26BB-4152-8CBB-6BE299505649}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId7" w:fontKey="{4662E7BF-5078-4132-BBD0-02066B54A1B3}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{F41E34F1-7AE2-DA44-836A-1194EBEA3D06}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{EFFBBBD2-1920-AC41-9116-77E48D562B30}"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{A2E6C2A5-C854-154F-980B-0782376E5A8C}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{2C439A8C-A4F8-E14C-8316-76C918E59B8E}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{577CCF86-4783-46E5-9E76-CCB62444F597}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId11" w:fontKey="{CEE99220-CB8D-45BA-9330-CA07BF32E604}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{8376D8E2-2265-F542-BDC5-9A920D832AC7}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{836434E9-F418-AF42-A912-B20924800E67}"/>
+    <w:embedItalic r:id="rId14" w:fontKey="{A5C8BC22-97CE-B74F-9952-A1B6ECC4844D}"/>
+    <w:embedBoldItalic r:id="rId15" w:fontKey="{DFBB8DC1-C684-B64D-9571-948BDA3D89AC}"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{5559C1A8-69CB-48D8-96D4-E1C85F385694}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId14" w:fontKey="{A842DCE6-7EEE-4754-AC15-75A40243F8BB}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{E09B8971-0B21-7F45-B899-21F552A3E163}"/>
+    <w:embedBold r:id="rId17" w:fontKey="{DB3F7DFF-F7C1-474E-9823-7E6761006C01}"/>
+    <w:embedItalic r:id="rId18" w:fontKey="{6DBA6CD5-1F28-FF4D-AF86-FD6FA24D91B4}"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId15" w:fontKey="{252157ED-84BB-40A8-B520-8D5BC1B9091F}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId17" w:fontKey="{507E7F7C-2A08-4DF7-9858-4095FC3A2060}"/>
+    <w:embedRegular r:id="rId19" w:fontKey="{84E198A3-1E2F-EE40-97F4-251AF7605107}"/>
+    <w:embedBold r:id="rId20" w:fontKey="{B5B4959E-2FF7-5141-BCD9-68FAAB10DDD8}"/>
+    <w:embedItalic r:id="rId21" w:fontKey="{7A549C9F-493A-8A40-8C2C-F69779792DFA}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId22" w:fontKey="{8126C1AD-EACA-ED46-9349-91D6C03B9BF6}"/>
+    <w:embedBold r:id="rId23" w:fontKey="{CAA3E23A-3E16-CE4D-9411-4E18B9820025}"/>
+    <w:embedItalic r:id="rId24" w:fontKey="{1D29D0BC-A796-D24F-8297-D6A33E9F735E}"/>
   </w:font>
   <w:font w:name="Teko">
     <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId18" w:fontKey="{138461F1-8FA6-4DF1-8CD4-9CB20E266722}"/>
-[...1 lines deleted...]
-    <w:embedBoldItalic r:id="rId20" w:fontKey="{C5CAD060-E271-492E-B9C2-F6F5A62213CD}"/>
+    <w:embedRegular r:id="rId25" w:fontKey="{A0149ED9-545A-8B46-837A-501E4E66FCF6}"/>
+    <w:embedBold r:id="rId26" w:fontKey="{EB3F1B3F-0B84-7C44-BFAF-D68B97E71ACA}"/>
+    <w:embedBoldItalic r:id="rId27" w:fontKey="{F6B69E6D-925D-0E4C-9F3E-403CC04A883C}"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="02020603050405020304"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId21" w:fontKey="{8FC4EE44-3F0B-47CF-BEAD-CC7657E303AC}"/>
+    <w:embedRegular r:id="rId29" w:fontKey="{67031ACC-561B-C145-B686-65CC55EEF20E}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1577AB5C" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00644392" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Teko" w:hAnsi="Georgia" w:cs="Teko"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00644392">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Teko" w:hAnsi="Georgia" w:cs="Teko"/>
@@ -34565,236 +4541,158 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="2AF5B872" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="004E2B32">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50DB901D" w14:textId="77777777" w:rsidR="00D81292" w:rsidRDefault="00D81292">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70570596" w14:textId="13DEF715" w:rsidR="004E2B32" w:rsidRDefault="008567A0">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r w:rsidRPr="00C56CB1">
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>This is an Open Access article distributed under the terms of the</w:t>
     </w:r>
     <w:hyperlink r:id="rId1">
       <w:r w:rsidRPr="00C56CB1">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:hyperlink>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="00C56CB1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Creative Commons Attribution 4.0 International License</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E9BCD90" w14:textId="77777777" w:rsidR="00A140FC" w:rsidRDefault="00A140FC">
+    <w:p w14:paraId="269966FB" w14:textId="77777777" w:rsidR="00BD6280" w:rsidRDefault="00BD6280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="434DE395" w14:textId="77777777" w:rsidR="00A140FC" w:rsidRDefault="00A140FC">
+    <w:p w14:paraId="1F8D4E3B" w14:textId="77777777" w:rsidR="00BD6280" w:rsidRDefault="00BD6280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FC760DE" w14:textId="464C1F51" w:rsidR="004E2B32" w:rsidRPr="00D81292" w:rsidRDefault="00D81292">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Teko" w:hAnsi="Georgia" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Teko" w:hAnsi="Georgia" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Dinamika</w:t>
-[...76 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Dinamika Penelitian: Media Komunikasi Sosial Keagamaan </w:t>
     </w:r>
     <w:r w:rsidRPr="00D81292">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Teko" w:hAnsi="Georgia" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00D81292">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Teko" w:hAnsi="Georgia" w:cs="Teko"/>
         <w:b/>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Author</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3EDBF173" w14:textId="4F967F44" w:rsidR="004E2B32" w:rsidRPr="00D81292" w:rsidRDefault="00000000">
     <w:pPr>
@@ -34857,160 +4755,82 @@
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Teko" w:hAnsi="Georgia" w:cs="Teko"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E7358C2" w14:textId="16153738" w:rsidR="004E2B32" w:rsidRPr="00644392" w:rsidRDefault="00644392">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Teko" w:hAnsi="Georgia" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00644392">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Teko" w:hAnsi="Georgia" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Dinamika</w:t>
-[...76 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Dinamika Penelitian: Media Komunikasi Sosial Keagamaan </w:t>
     </w:r>
     <w:r w:rsidRPr="00644392">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Teko" w:hAnsi="Georgia" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00644392">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Teko" w:hAnsi="Georgia" w:cs="Teko"/>
         <w:b/>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Title of Article</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3A20FBB2" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00644392" w:rsidRDefault="00000000">
     <w:pPr>
@@ -35042,51 +4862,51 @@
       </w:rPr>
       <w:t>Vol. 1</w:t>
     </w:r>
     <w:r w:rsidRPr="00644392">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Teko" w:hAnsi="Georgia" w:cs="Teko"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00644392">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Teko" w:hAnsi="Georgia" w:cs="Teko"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>, No. xx, pp. xx-xx</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="109972DC" w14:textId="77777777" w:rsidR="00D81292" w:rsidRPr="00644392" w:rsidRDefault="00D81292" w:rsidP="00D81292">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00644392">
       <w:rPr>
         <w:noProof/>
@@ -35253,117 +5073,83 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="190500" cy="190500"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00644392">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>pISSN</w:t>
-[...10 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+      <w:t xml:space="preserve">pISSN: </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:tgtFrame="_blank" w:history="1">
       <w:r w:rsidR="00644392" w:rsidRPr="00644392">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1412-2669</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00644392">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+      <w:t xml:space="preserve"> eISSN: </w:t>
     </w:r>
     <w:hyperlink r:id="rId4" w:tgtFrame="_blank" w:history="1">
       <w:r w:rsidR="00644392" w:rsidRPr="00644392">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1412-2669</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="24EFD6BE" w14:textId="1CEFD368" w:rsidR="00D81292" w:rsidRPr="00644392" w:rsidRDefault="00D81292" w:rsidP="00D81292">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
@@ -35382,51 +5168,51 @@
     <w:r w:rsidRPr="00644392">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="00644392" w:rsidRPr="00644392">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>https://doi.org/10.21274/dinamika.xxxx</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08BE0713"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40768202"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -36521,149 +6307,151 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="76"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E2B32"/>
     <w:rsid w:val="00026540"/>
     <w:rsid w:val="0005229D"/>
     <w:rsid w:val="000B71A2"/>
     <w:rsid w:val="000F3AC8"/>
     <w:rsid w:val="00100A84"/>
     <w:rsid w:val="001079B1"/>
     <w:rsid w:val="00192274"/>
     <w:rsid w:val="00200143"/>
     <w:rsid w:val="002253F4"/>
     <w:rsid w:val="00235071"/>
     <w:rsid w:val="002C17FB"/>
     <w:rsid w:val="0034592C"/>
     <w:rsid w:val="00486023"/>
     <w:rsid w:val="004B5881"/>
     <w:rsid w:val="004E2B32"/>
     <w:rsid w:val="00594D22"/>
+    <w:rsid w:val="006155F3"/>
     <w:rsid w:val="00616784"/>
     <w:rsid w:val="00644392"/>
     <w:rsid w:val="00672AD4"/>
     <w:rsid w:val="007A2FD3"/>
     <w:rsid w:val="008567A0"/>
     <w:rsid w:val="008A7C15"/>
     <w:rsid w:val="008D4938"/>
     <w:rsid w:val="00903F63"/>
     <w:rsid w:val="00A140FC"/>
     <w:rsid w:val="00A25E83"/>
     <w:rsid w:val="00A7743A"/>
     <w:rsid w:val="00A80ACB"/>
     <w:rsid w:val="00AE3026"/>
     <w:rsid w:val="00B87A8A"/>
     <w:rsid w:val="00BD278A"/>
+    <w:rsid w:val="00BD6280"/>
+    <w:rsid w:val="00C652D2"/>
     <w:rsid w:val="00C80680"/>
     <w:rsid w:val="00D81292"/>
     <w:rsid w:val="00E203FF"/>
     <w:rsid w:val="00E90A0B"/>
     <w:rsid w:val="00EB30CE"/>
     <w:rsid w:val="00EF0469"/>
     <w:rsid w:val="00F22969"/>
     <w:rsid w:val="00FA1F21"/>
     <w:rsid w:val="00FE20F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0B497EF1"/>
   <w15:docId w15:val="{F6DF5608-06B3-4EE8-9C88-E8E3F5F4A089}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="id-ID" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -37017,488 +6805,510 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Judul1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Judul2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Judul3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Judul4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Judul5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Judul6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="FontParagrafDefault">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TabelNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="TidakAdaDaftar">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Judul">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="DaftarParagraf">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Body of text,List Paragraph1,Medium Grid 1 - Accent 21,Body of text+1,Body of text+2,Body of text+3,List Paragraph11,Colorful List - Accent 11,HEADING 1,soal jawab,Body of textCxSp,Heading 11,Heading 12,List Paragraph2,Heading 111"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:link w:val="DaftarParagrafKAR"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002E7307"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="KisiTabel">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TabelNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="002E7307"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="HeaderKAR"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D6C13"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderKAR">
+    <w:name w:val="Header KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003D6C13"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="FooterKAR"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D6C13"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterKAR">
+    <w:name w:val="Footer KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003D6C13"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D6C13"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...2 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DaftarParagrafKAR">
+    <w:name w:val="Daftar Paragraf KAR"/>
+    <w:aliases w:val="Body of text KAR,List Paragraph1 KAR,Medium Grid 1 - Accent 21 KAR,Body of text+1 KAR,Body of text+2 KAR,Body of text+3 KAR,List Paragraph11 KAR,Colorful List - Accent 11 KAR,HEADING 1 KAR,soal jawab KAR,Body of textCxSp KAR"/>
+    <w:link w:val="DaftarParagraf"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="003D6C13"/>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="SebutanYangBelumTerselesaikan">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D6C13"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+  <w:style w:type="paragraph" w:styleId="HTMLSudahDiformat">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HTMLPreformattedChar"/>
+    <w:link w:val="HTMLSudahDiformatKAR"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B5111D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
-[...2 lines deleted...]
-    <w:link w:val="HTMLPreformatted"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLSudahDiformatKAR">
+    <w:name w:val="HTML Sudah Diformat KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="HTMLSudahDiformat"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B5111D"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
     <w:name w:val="y2iqfc"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:rsid w:val="00B5111D"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Subjudul">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TabelNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TabelNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TabelNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a2">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TabelNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007A2FD3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Kuat">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C652D2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Penekanan">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C652D2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="172035981">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1362050675">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8081-8840" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2025.1567615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eje.12787" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Excel_97-2003_Worksheet.xls"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31949/jb.v2i1.725" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02602938.2021.2012644" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8081-8840" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2025.1567615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eje.12787" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Lembar_kerja_Microsoft_Excel_97_-_2004.xls"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31949/jb.v2i1.725" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02602938.2021.2012644" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font26.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font25.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font29.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font24.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font23.odttf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font28.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font22.odttf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font27.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.en" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issn.pdii.lipi.go.id/issn.cgi?daftar&amp;1180429442&amp;1&amp;&amp;" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issn.pdii.lipi.go.id/issn.cgi?daftar&amp;1180429442&amp;1&amp;&amp;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -37747,68 +7557,68 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhJ0ElxZlRjurxIC/gd+I9Of4URUA==">CgMxLjA4AHIhMVlBTkZRSVlscWlabzlUbXF2cmw1ZUVjZHVZSG1QXzdD</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>11263</Characters>
+  <Pages>7</Pages>
+  <Words>2365</Words>
+  <Characters>13482</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>93</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>112</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13212</CharactersWithSpaces>
+  <CharactersWithSpaces>15816</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>